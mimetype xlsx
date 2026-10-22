--- v0 (2026-08-24)
+++ v1 (2026-10-22)
@@ -414,573 +414,660 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E21"/>
+  <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="22.83203125" customWidth="1"/>
     <col min="2" max="2" width="10.83203125" customWidth="1"/>
     <col min="3" max="3" width="12.83203125" customWidth="1"/>
     <col min="4" max="4" width="12.83203125" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" customWidth="1"/>
+    <col min="6" max="6" width="24.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Model</v>
       </c>
       <c r="B1" t="str">
         <v>Year</v>
       </c>
       <c r="C1" t="str">
         <v>From Year</v>
       </c>
       <c r="D1" t="str">
         <v>To Year</v>
       </c>
       <c r="E1" t="str">
         <v>Customs</v>
       </c>
+      <c r="F1" t="str">
+        <v>Expected Selling Price</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v/>
       </c>
       <c r="B2" t="str">
         <v/>
       </c>
       <c r="C2" t="str">
         <v/>
       </c>
       <c r="D2" t="str">
         <v/>
       </c>
       <c r="E2" t="str">
         <v/>
       </c>
+      <c r="F2" t="str">
+        <v/>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v/>
       </c>
       <c r="B3" t="str">
         <v/>
       </c>
       <c r="C3" t="str">
         <v/>
       </c>
       <c r="D3" t="str">
         <v/>
       </c>
       <c r="E3" t="str">
         <v/>
       </c>
+      <c r="F3" t="str">
+        <v/>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v/>
       </c>
       <c r="B4" t="str">
         <v/>
       </c>
       <c r="C4" t="str">
         <v/>
       </c>
       <c r="D4" t="str">
         <v/>
       </c>
       <c r="E4" t="str">
         <v/>
       </c>
+      <c r="F4" t="str">
+        <v/>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v/>
       </c>
       <c r="B5" t="str">
         <v/>
       </c>
       <c r="C5" t="str">
         <v/>
       </c>
       <c r="D5" t="str">
         <v/>
       </c>
       <c r="E5" t="str">
         <v/>
       </c>
+      <c r="F5" t="str">
+        <v/>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v/>
       </c>
       <c r="B6" t="str">
         <v/>
       </c>
       <c r="C6" t="str">
         <v/>
       </c>
       <c r="D6" t="str">
         <v/>
       </c>
       <c r="E6" t="str">
         <v/>
       </c>
+      <c r="F6" t="str">
+        <v/>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v/>
       </c>
       <c r="B7" t="str">
         <v/>
       </c>
       <c r="C7" t="str">
         <v/>
       </c>
       <c r="D7" t="str">
         <v/>
       </c>
       <c r="E7" t="str">
         <v/>
       </c>
+      <c r="F7" t="str">
+        <v/>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v/>
       </c>
       <c r="B8" t="str">
         <v/>
       </c>
       <c r="C8" t="str">
         <v/>
       </c>
       <c r="D8" t="str">
         <v/>
       </c>
       <c r="E8" t="str">
         <v/>
       </c>
+      <c r="F8" t="str">
+        <v/>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v/>
       </c>
       <c r="B9" t="str">
         <v/>
       </c>
       <c r="C9" t="str">
         <v/>
       </c>
       <c r="D9" t="str">
         <v/>
       </c>
       <c r="E9" t="str">
         <v/>
       </c>
+      <c r="F9" t="str">
+        <v/>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v/>
       </c>
       <c r="B10" t="str">
         <v/>
       </c>
       <c r="C10" t="str">
         <v/>
       </c>
       <c r="D10" t="str">
         <v/>
       </c>
       <c r="E10" t="str">
         <v/>
       </c>
+      <c r="F10" t="str">
+        <v/>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v/>
       </c>
       <c r="B11" t="str">
         <v/>
       </c>
       <c r="C11" t="str">
         <v/>
       </c>
       <c r="D11" t="str">
         <v/>
       </c>
       <c r="E11" t="str">
         <v/>
       </c>
+      <c r="F11" t="str">
+        <v/>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v/>
       </c>
       <c r="B12" t="str">
         <v/>
       </c>
       <c r="C12" t="str">
         <v/>
       </c>
       <c r="D12" t="str">
         <v/>
       </c>
       <c r="E12" t="str">
         <v/>
       </c>
+      <c r="F12" t="str">
+        <v/>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v/>
       </c>
       <c r="B13" t="str">
         <v/>
       </c>
       <c r="C13" t="str">
         <v/>
       </c>
       <c r="D13" t="str">
         <v/>
       </c>
       <c r="E13" t="str">
         <v/>
       </c>
+      <c r="F13" t="str">
+        <v/>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v/>
       </c>
       <c r="B14" t="str">
         <v/>
       </c>
       <c r="C14" t="str">
         <v/>
       </c>
       <c r="D14" t="str">
         <v/>
       </c>
       <c r="E14" t="str">
         <v/>
       </c>
+      <c r="F14" t="str">
+        <v/>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v/>
       </c>
       <c r="B15" t="str">
         <v/>
       </c>
       <c r="C15" t="str">
         <v/>
       </c>
       <c r="D15" t="str">
         <v/>
       </c>
       <c r="E15" t="str">
         <v/>
       </c>
+      <c r="F15" t="str">
+        <v/>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v/>
       </c>
       <c r="B16" t="str">
         <v/>
       </c>
       <c r="C16" t="str">
         <v/>
       </c>
       <c r="D16" t="str">
         <v/>
       </c>
       <c r="E16" t="str">
         <v/>
       </c>
+      <c r="F16" t="str">
+        <v/>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v/>
       </c>
       <c r="B17" t="str">
         <v/>
       </c>
       <c r="C17" t="str">
         <v/>
       </c>
       <c r="D17" t="str">
         <v/>
       </c>
       <c r="E17" t="str">
         <v/>
       </c>
+      <c r="F17" t="str">
+        <v/>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v/>
       </c>
       <c r="B18" t="str">
         <v/>
       </c>
       <c r="C18" t="str">
         <v/>
       </c>
       <c r="D18" t="str">
         <v/>
       </c>
       <c r="E18" t="str">
         <v/>
       </c>
+      <c r="F18" t="str">
+        <v/>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v/>
       </c>
       <c r="B19" t="str">
         <v/>
       </c>
       <c r="C19" t="str">
         <v/>
       </c>
       <c r="D19" t="str">
         <v/>
       </c>
       <c r="E19" t="str">
         <v/>
       </c>
+      <c r="F19" t="str">
+        <v/>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v/>
       </c>
       <c r="B20" t="str">
         <v/>
       </c>
       <c r="C20" t="str">
         <v/>
       </c>
       <c r="D20" t="str">
         <v/>
       </c>
       <c r="E20" t="str">
         <v/>
       </c>
+      <c r="F20" t="str">
+        <v/>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v/>
       </c>
       <c r="B21" t="str">
         <v/>
       </c>
       <c r="C21" t="str">
         <v/>
       </c>
       <c r="D21" t="str">
         <v/>
       </c>
       <c r="E21" t="str">
         <v/>
       </c>
+      <c r="F21" t="str">
+        <v/>
+      </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:E21"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F21"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="22.83203125" customWidth="1"/>
     <col min="2" max="2" width="10.83203125" customWidth="1"/>
     <col min="3" max="3" width="12.83203125" customWidth="1"/>
     <col min="4" max="4" width="12.83203125" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" customWidth="1"/>
+    <col min="6" max="6" width="24.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Model</v>
       </c>
       <c r="B1" t="str">
         <v>Year</v>
       </c>
       <c r="C1" t="str">
         <v>From Year</v>
       </c>
       <c r="D1" t="str">
         <v>To Year</v>
       </c>
       <c r="E1" t="str">
         <v>Customs</v>
       </c>
+      <c r="F1" t="str">
+        <v>Expected Selling Price</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>911 Carrera</v>
+        <v>Macan S</v>
       </c>
       <c r="B2">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C2" t="str">
         <v/>
       </c>
       <c r="D2" t="str">
         <v/>
       </c>
       <c r="E2">
-        <v>8500</v>
+        <v>6500</v>
+      </c>
+      <c r="F2">
+        <v>48000</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Cayenne</v>
+        <v>Cayenne E-Hybrid</v>
       </c>
       <c r="B3" t="str">
         <v/>
       </c>
       <c r="C3">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D3">
         <v>2022</v>
       </c>
       <c r="E3">
         <v>12000</v>
       </c>
+      <c r="F3">
+        <v>72000</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Macan</v>
+        <v>Macan GTS</v>
       </c>
       <c r="B4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C4" t="str">
         <v/>
       </c>
       <c r="D4" t="str">
         <v/>
       </c>
       <c r="E4">
-        <v>6500</v>
+        <v>7000</v>
+      </c>
+      <c r="F4">
+        <v>61000</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:E4"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:A9"/>
+  <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="90.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>How to fill the customs template</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>1. Enter your data in the Customs sheet (the first sheet).</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>2. Required columns: Model and Customs. Customs is the USD amount.</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>3. For a single year, fill Year and leave From Year and To Year empty.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>4. For a year range, leave Year empty and fill From Year and To Year.</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>5. Do not rename the column headers.</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>6. Copy sample rows from the Examples sheet if useful, then replace them with real values.</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>7. Save the file and import it on the Customs Excel tab.</v>
+        <v>7. Expected Selling Price is optional, but it lets Quick Bid calculate from only the car and maintenance.</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>8. Use a separate row for each variation/year when its customs or expected selling price differs.</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>9. Save the file and import it on the Customs Excel tab.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:A9"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:A11"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Customs</vt:lpstr>
       <vt:lpstr>Examples</vt:lpstr>
       <vt:lpstr>Instructions</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>